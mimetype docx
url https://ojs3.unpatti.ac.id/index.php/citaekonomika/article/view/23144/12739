--- v0 (2026-04-30)
+++ v1 (2026-05-21)
@@ -1,59 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2FE3BE76" w14:textId="0942406E" w:rsidR="007B6090" w:rsidRPr="007B6090" w:rsidRDefault="007B6090" w:rsidP="007B6090">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="-6"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -3199,51 +3194,51 @@
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="202124"/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
           </w:rPr>
           <m:t>Y</m:t>
         </m:r>
       </m:oMath>
       <w:r w:rsidRPr="008C5ED1">
         <w:rPr>
           <w:color w:val="202124"/>
         </w:rPr>
         <w:t xml:space="preserve"> = Ketahanan Pangan Rumah Tangga</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="496CEFFE" w14:textId="0586AD7D" w:rsidR="008C5ED1" w:rsidRDefault="00287000" w:rsidP="008C5ED1">
+    <w:p w14:paraId="496CEFFE" w14:textId="0586AD7D" w:rsidR="008C5ED1" w:rsidRDefault="00000000" w:rsidP="008C5ED1">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
@@ -3267,51 +3262,51 @@
           <m:e>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               </w:rPr>
               <m:t>β</m:t>
             </m:r>
           </m:e>
           <m:sub>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               </w:rPr>
               <m:t>0</m:t>
             </m:r>
           </m:sub>
         </m:sSub>
       </m:oMath>
       <w:r w:rsidR="008C5ED1" w:rsidRPr="008C5ED1">
         <w:rPr>
           <w:color w:val="202124"/>
         </w:rPr>
         <w:t xml:space="preserve"> = Konstanta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B08B828" w14:textId="5C5254CE" w:rsidR="008C5ED1" w:rsidRPr="008C5ED1" w:rsidRDefault="00287000" w:rsidP="008C5ED1">
+    <w:p w14:paraId="7B08B828" w14:textId="5C5254CE" w:rsidR="008C5ED1" w:rsidRPr="008C5ED1" w:rsidRDefault="00000000" w:rsidP="008C5ED1">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
@@ -3401,51 +3396,51 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="202124"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CDD8B12" w14:textId="116F5418" w:rsidR="008C5ED1" w:rsidRPr="008C5ED1" w:rsidRDefault="00287000" w:rsidP="008C5ED1">
+    <w:p w14:paraId="5CDD8B12" w14:textId="116F5418" w:rsidR="008C5ED1" w:rsidRPr="008C5ED1" w:rsidRDefault="00000000" w:rsidP="008C5ED1">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
@@ -3474,51 +3469,51 @@
                 <w:spacing w:val="-1"/>
                 <w:position w:val="2"/>
               </w:rPr>
               <m:t>X</m:t>
             </m:r>
           </m:e>
           <m:sub>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:spacing w:val="-1"/>
                 <w:position w:val="2"/>
               </w:rPr>
               <m:t>1</m:t>
             </m:r>
           </m:sub>
         </m:sSub>
       </m:oMath>
       <w:r w:rsidR="008C5ED1" w:rsidRPr="008C5ED1">
         <w:rPr>
           <w:color w:val="202124"/>
         </w:rPr>
         <w:t>= Pendapatan Rumah Tangga</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D98D438" w14:textId="3AEF61DD" w:rsidR="008C5ED1" w:rsidRPr="008C5ED1" w:rsidRDefault="00287000" w:rsidP="008C5ED1">
+    <w:p w14:paraId="6D98D438" w14:textId="3AEF61DD" w:rsidR="008C5ED1" w:rsidRPr="008C5ED1" w:rsidRDefault="00000000" w:rsidP="008C5ED1">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
@@ -3542,51 +3537,51 @@
           <m:e>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               </w:rPr>
               <m:t>X</m:t>
             </m:r>
           </m:e>
           <m:sub>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               </w:rPr>
               <m:t>2</m:t>
             </m:r>
           </m:sub>
         </m:sSub>
       </m:oMath>
       <w:r w:rsidR="008C5ED1" w:rsidRPr="008C5ED1">
         <w:rPr>
           <w:color w:val="202124"/>
         </w:rPr>
         <w:t>= Pengeluaran Pangan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2803057E" w14:textId="730BCAA4" w:rsidR="008C5ED1" w:rsidRPr="008C5ED1" w:rsidRDefault="00287000" w:rsidP="008C5ED1">
+    <w:p w14:paraId="2803057E" w14:textId="730BCAA4" w:rsidR="008C5ED1" w:rsidRPr="008C5ED1" w:rsidRDefault="00000000" w:rsidP="008C5ED1">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
@@ -3610,51 +3605,51 @@
           <m:e>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               </w:rPr>
               <m:t>X</m:t>
             </m:r>
           </m:e>
           <m:sub>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               </w:rPr>
               <m:t>3</m:t>
             </m:r>
           </m:sub>
         </m:sSub>
       </m:oMath>
       <w:r w:rsidR="008C5ED1" w:rsidRPr="008C5ED1">
         <w:rPr>
           <w:color w:val="202124"/>
         </w:rPr>
         <w:t xml:space="preserve"> = Harga Pangan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A32A395" w14:textId="2C7C2CEF" w:rsidR="008C5ED1" w:rsidRPr="008C5ED1" w:rsidRDefault="00287000" w:rsidP="008C5ED1">
+    <w:p w14:paraId="0A32A395" w14:textId="2C7C2CEF" w:rsidR="008C5ED1" w:rsidRPr="008C5ED1" w:rsidRDefault="00000000" w:rsidP="008C5ED1">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
@@ -3678,51 +3673,51 @@
           <m:e>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               </w:rPr>
               <m:t>X</m:t>
             </m:r>
           </m:e>
           <m:sub>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               </w:rPr>
               <m:t>4</m:t>
             </m:r>
           </m:sub>
         </m:sSub>
       </m:oMath>
       <w:r w:rsidR="008C5ED1" w:rsidRPr="008C5ED1">
         <w:rPr>
           <w:color w:val="202124"/>
         </w:rPr>
         <w:t xml:space="preserve"> = Akses Pasar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D037B22" w14:textId="4530A68F" w:rsidR="008C5ED1" w:rsidRPr="008C5ED1" w:rsidRDefault="00287000" w:rsidP="008C5ED1">
+    <w:p w14:paraId="0D037B22" w14:textId="4530A68F" w:rsidR="008C5ED1" w:rsidRPr="008C5ED1" w:rsidRDefault="00000000" w:rsidP="008C5ED1">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
@@ -5171,51 +5166,50 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5883"/>
         <w:gridCol w:w="3157"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EB3DCB" w:rsidRPr="00EB3DCB" w14:paraId="6B7B5578" w14:textId="77777777" w:rsidTr="0068014C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="241"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9040" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="14F73A11" w14:textId="77777777" w:rsidR="00EB3DCB" w:rsidRPr="00EB3DCB" w:rsidRDefault="00EB3DCB" w:rsidP="00EB3DCB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:commentRangeStart w:id="1"/>
             <w:r w:rsidRPr="00EB3DCB">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Unstandardized Residual</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EB3DCB" w:rsidRPr="00EB3DCB" w14:paraId="103C2627" w14:textId="77777777" w:rsidTr="0068014C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="260"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5883" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="758ADEBE" w14:textId="77777777" w:rsidR="00EB3DCB" w:rsidRPr="00EB3DCB" w:rsidRDefault="00EB3DCB" w:rsidP="00EB3DCB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -5330,61 +5324,50 @@
               <w:lastRenderedPageBreak/>
               <w:t>Asymp. Sig. (2-tailed)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3157" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0F3D336E" w14:textId="77777777" w:rsidR="00EB3DCB" w:rsidRPr="00EB3DCB" w:rsidRDefault="00EB3DCB" w:rsidP="00EB3DCB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB3DCB">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.142</w:t>
             </w:r>
-            <w:commentRangeEnd w:id="1"/>
-[...9 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0B2AF216" w14:textId="77777777" w:rsidR="00C6661A" w:rsidRDefault="00C6661A" w:rsidP="00C6661A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C60041E" w14:textId="77777777" w:rsidR="00EB3DCB" w:rsidRPr="00EB3DCB" w:rsidRDefault="00EB3DCB" w:rsidP="00C6661A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB3DCB">
         <w:rPr>
@@ -5430,93 +5413,93 @@
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB3DCB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>Uji heteroskedastisitas bertujuan untuk mengetahui apakah dalam model regresi terjadi ketidaksamaan varians residual dari satu pengamatan ke pengamatan lainnya. Jika model mengandung heteroskedastisitas, maka varians error tidak konstan dan dapat menyebabkan hasil regresi menjadi tidak efisien. Metode Glejser dilakukan dengan meregresikan nilai ABS_Residual terhadap variabel independen. Suatu variabel dianggap menunjukkan adanya heteroskedastisitas jika nilai Sig. &lt; 0.05.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BB10DB5" w14:textId="77777777" w:rsidR="00C6661A" w:rsidRDefault="00C6661A" w:rsidP="00EB3DCB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Hlk214540556"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk214540556"/>
     </w:p>
     <w:p w14:paraId="0D38B9D1" w14:textId="2ABA18EC" w:rsidR="00EB3DCB" w:rsidRPr="00EB3DCB" w:rsidRDefault="00EB3DCB" w:rsidP="00EB3DCB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB3DCB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve">Tabel </w:t>
       </w:r>
       <w:r w:rsidR="00EB4B92">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB3DCB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>. Uji heteroskedastisitas</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="543D4351" w14:textId="77777777" w:rsidR="00EB3DCB" w:rsidRPr="00EB3DCB" w:rsidRDefault="00EB3DCB" w:rsidP="00EB3DCB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB3DCB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>Coefficients</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9060" w:type="dxa"/>
         <w:tblBorders>
@@ -6995,61 +6978,61 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve">Tabel </w:t>
       </w:r>
       <w:r w:rsidR="00EB4B92">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB3DCB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="_Hlk214541406"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk214541406"/>
       <w:r w:rsidRPr="00EB3DCB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>Uji multikolinearitas</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="251B14F4" w14:textId="77777777" w:rsidR="00EB3DCB" w:rsidRPr="00EB3DCB" w:rsidRDefault="00EB3DCB" w:rsidP="00EB3DCB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB3DCB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>Coefficients</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -7907,61 +7890,61 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve">Tabel </w:t>
       </w:r>
       <w:r w:rsidR="00EB4B92">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB3DCB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="_Hlk214541486"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk214541486"/>
       <w:r w:rsidRPr="00EB3DCB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>Uji F (Simultan)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="61286B24" w14:textId="77777777" w:rsidR="00EB3DCB" w:rsidRPr="00EB3DCB" w:rsidRDefault="00EB3DCB" w:rsidP="00EB3DCB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB3DCB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ANOVA</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -11215,59 +11198,59 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C151F4D" w14:textId="77777777" w:rsidR="00EB3DCB" w:rsidRPr="00EB3DCB" w:rsidRDefault="00EB3DCB" w:rsidP="00C6661A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB3DCB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve">Nilai R² sebesar 0,706 menunjukkan bahwa 70,6% variasi ketahanan pangan rumah tangga dapat dijelaskan oleh variabel pendapatan, pengeluaran pangan, harga pangan, akses pasar, dan diversifikasi pendapatan. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="_Hlk214541273"/>
+      <w:bookmarkStart w:id="4" w:name="_Hlk214541273"/>
       <w:r w:rsidRPr="00EB3DCB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>Nilai Adjusted R² sebesar 0,673 mengonfirmasi bahwa model tetap memiliki kemampuan penjelas yang kuat meskipun disesuaikan dengan jumlah variabel dan sampel. Dengan nilai R sebesar 0,867, model regresi menunjukkan hubungan yang sangat kuat antara variabel independen dan ketahanan pangan rumah tangga di kawasan gambut Kota Palangka Raya</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="00EB3DCB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="015EAED5" w14:textId="77777777" w:rsidR="00EB3DCB" w:rsidRPr="00EB3DCB" w:rsidRDefault="00EB3DCB" w:rsidP="00EB3DCB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB3DCB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>Persamaan :</w:t>
       </w:r>
     </w:p>
@@ -13447,233 +13430,194 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0DFBC8A9" w14:textId="157B8CED" w:rsidR="0027013F" w:rsidRDefault="0027013F" w:rsidP="009631D0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="480" w:hanging="480"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="202124"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0027013F" w:rsidSect="00022F6A">
-      <w:headerReference w:type="even" r:id="rId20"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId25"/>
+      <w:headerReference w:type="even" r:id="rId16"/>
+      <w:headerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="even" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:headerReference w:type="first" r:id="rId20"/>
+      <w:footerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="11907" w:h="16839"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="72"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-[...37 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6ED27C81" w14:textId="77777777" w:rsidR="00287000" w:rsidRDefault="00287000">
+    <w:p w14:paraId="54AC1A66" w14:textId="77777777" w:rsidR="00D261FB" w:rsidRDefault="00D261FB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2D19737F" w14:textId="77777777" w:rsidR="00287000" w:rsidRDefault="00287000">
+    <w:p w14:paraId="115E6B86" w14:textId="77777777" w:rsidR="00D261FB" w:rsidRDefault="00D261FB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...2 lines deleted...]
-    <w:embedItalic r:id="rId3" w:fontKey="{2B49618E-CF93-4D15-9020-4C4D218597B0}"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{A8A9FBFE-FBD1-4CBA-B591-37B7F803FF8A}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{E557AD4C-689A-4D59-B010-6D1084361D6D}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{1B5074D3-F689-4FF1-A29C-81700C5ED063}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId4" w:fontKey="{310E7599-97D9-4A13-8361-7AABC014550F}"/>
-    <w:embedItalic r:id="rId5" w:fontKey="{84BEBFC8-1480-410B-B7B4-919AA264E7F3}"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{292D675D-A517-4FEB-A1BF-4DA97ED9F591}"/>
+    <w:embedItalic r:id="rId5" w:fontKey="{905B8030-4A37-46E0-AC00-A777C263E7F5}"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId6" w:fontKey="{0B124867-AE1E-4430-97FB-BAA6B06D481E}"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{9F74E918-87E1-4393-9621-FF8A607EB49A}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedBold r:id="rId7" w:fontKey="{29D9518F-A433-47B6-A253-E857ECF6EBAF}"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedBold r:id="rId7" w:fontKey="{7FD12C52-0193-4A59-913A-0867DC4339C7}"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId8" w:fontKey="{59ADCD90-22D6-4DD5-AB99-8A1FD910F683}"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{E1FC6AEC-197B-4EE5-9715-A89E5B62D5B1}"/>
   </w:font>
   <w:font w:name="Batang">
     <w:altName w:val="바탕"/>
     <w:panose1 w:val="02030600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId9" w:fontKey="{FDE2A3E3-4B4C-47D4-B46B-CCFDC83E8E1B}"/>
+    <w:embedRegular r:id="rId9" w:fontKey="{A88EDB92-6E65-4E7D-88DF-C4856E715C67}"/>
   </w:font>
   <w:font w:name="TimesNewRomanPSMT">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId10" w:fontKey="{C8600DD3-4085-4389-A3D1-D4D07F91D968}"/>
-    <w:embedItalic r:id="rId11" w:fontKey="{37C00E71-A90C-4D10-BB4A-28F44A825460}"/>
+    <w:embedRegular r:id="rId10" w:fontKey="{FCD469FE-9120-443F-8514-D239F7B9582D}"/>
+    <w:embedItalic r:id="rId11" w:fontKey="{F740E289-E9DD-4762-B0EE-42D0DE9C068E}"/>
   </w:font>
   <w:font w:name="Open Sans Light">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId12" w:fontKey="{8432A53A-165D-4551-BE5C-03A2F918A8A1}"/>
-    <w:embedBold r:id="rId13" w:fontKey="{FD3DD5E4-AC62-4FEF-9B7F-A67FC0750375}"/>
+    <w:embedRegular r:id="rId12" w:fontKey="{0295145E-A142-4648-992C-F8BBB1B9BDC1}"/>
+    <w:embedBold r:id="rId13" w:fontKey="{DA52430B-C945-4E7E-BFB2-7DC33C6D5FA9}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="43698DB4" w14:textId="77777777" w:rsidR="0027013F" w:rsidRDefault="0027013F">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
@@ -14175,61 +14119,61 @@
         <w:tab w:val="right" w:pos="9360"/>
         <w:tab w:val="left" w:pos="8070"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="00ACA234" w14:textId="77777777" w:rsidR="00287000" w:rsidRDefault="00287000">
+    <w:p w14:paraId="30251413" w14:textId="77777777" w:rsidR="00D261FB" w:rsidRDefault="00D261FB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="57C74467" w14:textId="77777777" w:rsidR="00287000" w:rsidRDefault="00287000">
+    <w:p w14:paraId="5975135F" w14:textId="77777777" w:rsidR="00D261FB" w:rsidRDefault="00D261FB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3E59C2AC" w14:textId="77777777" w:rsidR="0027013F" w:rsidRDefault="00D83A94">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
@@ -15069,208 +15013,203 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1702783768">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0027013F"/>
     <w:rsid w:val="00012A80"/>
     <w:rsid w:val="00022F6A"/>
     <w:rsid w:val="00041E0F"/>
     <w:rsid w:val="00074F65"/>
     <w:rsid w:val="00077849"/>
     <w:rsid w:val="000850B4"/>
     <w:rsid w:val="000935EC"/>
     <w:rsid w:val="000D04E7"/>
     <w:rsid w:val="001355CB"/>
     <w:rsid w:val="00142E79"/>
     <w:rsid w:val="00152800"/>
     <w:rsid w:val="00165CBE"/>
     <w:rsid w:val="0016609A"/>
     <w:rsid w:val="00182C6E"/>
+    <w:rsid w:val="001B7657"/>
     <w:rsid w:val="0027013F"/>
     <w:rsid w:val="00273D4F"/>
     <w:rsid w:val="0028527F"/>
     <w:rsid w:val="00287000"/>
     <w:rsid w:val="002A61B7"/>
     <w:rsid w:val="002E65D1"/>
     <w:rsid w:val="00313348"/>
     <w:rsid w:val="00323675"/>
     <w:rsid w:val="003867BD"/>
     <w:rsid w:val="003D5A77"/>
     <w:rsid w:val="003E1316"/>
     <w:rsid w:val="00432A25"/>
     <w:rsid w:val="00462939"/>
     <w:rsid w:val="00465CEA"/>
     <w:rsid w:val="00483A68"/>
     <w:rsid w:val="004D58A4"/>
     <w:rsid w:val="004F04CB"/>
     <w:rsid w:val="00502B27"/>
     <w:rsid w:val="005955A1"/>
     <w:rsid w:val="005A3672"/>
     <w:rsid w:val="005A60E3"/>
     <w:rsid w:val="005B3C01"/>
     <w:rsid w:val="005C6659"/>
     <w:rsid w:val="005E002E"/>
     <w:rsid w:val="005F3764"/>
+    <w:rsid w:val="005F5D36"/>
     <w:rsid w:val="00612C1B"/>
     <w:rsid w:val="006318C5"/>
     <w:rsid w:val="00632CE8"/>
     <w:rsid w:val="0068014C"/>
     <w:rsid w:val="006C0AD0"/>
     <w:rsid w:val="006C1244"/>
     <w:rsid w:val="006C714B"/>
     <w:rsid w:val="0070436A"/>
     <w:rsid w:val="007230BA"/>
     <w:rsid w:val="00756791"/>
     <w:rsid w:val="00782F55"/>
     <w:rsid w:val="00787D57"/>
     <w:rsid w:val="00790262"/>
     <w:rsid w:val="007966AA"/>
     <w:rsid w:val="007B6090"/>
     <w:rsid w:val="007C2689"/>
     <w:rsid w:val="007D41CA"/>
     <w:rsid w:val="007E18A3"/>
     <w:rsid w:val="007E73C7"/>
     <w:rsid w:val="00855AC5"/>
     <w:rsid w:val="00871D18"/>
     <w:rsid w:val="00876E7D"/>
     <w:rsid w:val="008C5ED1"/>
     <w:rsid w:val="008F5DAC"/>
     <w:rsid w:val="009631D0"/>
     <w:rsid w:val="009A4550"/>
     <w:rsid w:val="009D11C8"/>
     <w:rsid w:val="00A22C0A"/>
     <w:rsid w:val="00AC2B25"/>
     <w:rsid w:val="00AE5EDB"/>
     <w:rsid w:val="00B14A68"/>
     <w:rsid w:val="00B61877"/>
     <w:rsid w:val="00C332A3"/>
     <w:rsid w:val="00C4379A"/>
     <w:rsid w:val="00C467CD"/>
     <w:rsid w:val="00C6661A"/>
     <w:rsid w:val="00C84510"/>
     <w:rsid w:val="00CA09E4"/>
     <w:rsid w:val="00CA308C"/>
     <w:rsid w:val="00CA4FF5"/>
     <w:rsid w:val="00CC17CC"/>
     <w:rsid w:val="00CC44FD"/>
     <w:rsid w:val="00CF3380"/>
     <w:rsid w:val="00CF67B0"/>
+    <w:rsid w:val="00D261FB"/>
     <w:rsid w:val="00D4791D"/>
     <w:rsid w:val="00D83A94"/>
     <w:rsid w:val="00DA1D7F"/>
     <w:rsid w:val="00DD7E8B"/>
     <w:rsid w:val="00DF6868"/>
     <w:rsid w:val="00DF71FF"/>
     <w:rsid w:val="00EB3DCB"/>
     <w:rsid w:val="00EB4B92"/>
     <w:rsid w:val="00EC2BAA"/>
     <w:rsid w:val="00F24C0D"/>
     <w:rsid w:val="00F26398"/>
     <w:rsid w:val="00F27ECC"/>
     <w:rsid w:val="00F86C81"/>
     <w:rsid w:val="00F95350"/>
     <w:rsid w:val="00FC674A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="45F34E6F"/>
   <w15:docId w15:val="{DDE31DCC-8675-48FC-9D84-6563115D89A7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="id" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -17017,51 +16956,51 @@
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00022F6A"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abdul.halim@feb.upr.ac.id" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId27" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abdul.halim@feb.upr.ac.id" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -17328,106 +17267,106 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\HarvardAnglia2008OfficeOnline.xsl" StyleName="Harvard - Anglia" Version="2008"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjIu6mpIyX1+PjBeeRUL1lcjT1COw==">CgMxLjA4AHIhMS1lajZub01GcHFnLUJnSl9OV2o0Ylc4cVhsSkh0Rzc4</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{728E8239-3C44-453E-8AAC-B48E81B666A2}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{728E8239-3C44-453E-8AAC-B48E81B666A2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
   <Words>13134</Words>
-  <Characters>74865</Characters>
+  <Characters>74864</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>623</Lines>
   <Paragraphs>175</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>87824</CharactersWithSpaces>
+  <CharactersWithSpaces>87823</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>ASUS</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Mendeley Document_1">
     <vt:lpwstr>True</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Mendeley Unique User Id_1">
     <vt:lpwstr>0ae33901-04db-38a3-b845-d789f691495c</vt:lpwstr>
   </property>